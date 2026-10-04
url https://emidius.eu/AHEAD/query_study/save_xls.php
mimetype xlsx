--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -3335,51 +3335,51 @@
   <si>
     <t>Zsìros, 1997</t>
   </si>
   <si>
     <t>Zsìros T., 1997. Investigation of earthquakes (1400-1899) in Hungary. Internal report for the BEECD project. Seismological Observatory, Budapest, 16 pp.</t>
   </si>
   <si>
     <t>ZSIR006</t>
   </si>
   <si>
     <t>Zsìros, 2006</t>
   </si>
   <si>
     <t>Zsìros T., 2006. Ermellek seismic source zone. Acta Geod. Geoph. Hung., 41, 2, 237-247. https://doi.org/10.1556/AGeod.41.2006.2.8</t>
   </si>
   <si>
     <t>ZSIR008</t>
   </si>
   <si>
     <t>Zsìros, 2008</t>
   </si>
   <si>
     <t>Zsìros T., 2008. Studies on earthquakes in Hungary (1000-1899). NERIES NA4 collaboration's report. Georisk, Budapest.</t>
   </si>
   <si>
-    <t>File downloaded the 14th September 2026 at 04:23 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
+    <t>File downloaded the 4th October 2026 at 13:16 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>