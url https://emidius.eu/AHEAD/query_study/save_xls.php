--- v16 (2026-10-04)
+++ v17 (2026-10-26)
@@ -3335,51 +3335,51 @@
   <si>
     <t>Zsìros, 1997</t>
   </si>
   <si>
     <t>Zsìros T., 1997. Investigation of earthquakes (1400-1899) in Hungary. Internal report for the BEECD project. Seismological Observatory, Budapest, 16 pp.</t>
   </si>
   <si>
     <t>ZSIR006</t>
   </si>
   <si>
     <t>Zsìros, 2006</t>
   </si>
   <si>
     <t>Zsìros T., 2006. Ermellek seismic source zone. Acta Geod. Geoph. Hung., 41, 2, 237-247. https://doi.org/10.1556/AGeod.41.2006.2.8</t>
   </si>
   <si>
     <t>ZSIR008</t>
   </si>
   <si>
     <t>Zsìros, 2008</t>
   </si>
   <si>
     <t>Zsìros T., 2008. Studies on earthquakes in Hungary (1000-1899). NERIES NA4 collaboration's report. Georisk, Budapest.</t>
   </si>
   <si>
-    <t>File downloaded the 4th October 2026 at 13:16 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
+    <t>File downloaded the 26th October 2026 at 04:08 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>