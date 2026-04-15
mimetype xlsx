--- v7 (2026-03-25)
+++ v8 (2026-04-15)
@@ -3335,51 +3335,51 @@
   <si>
     <t>Zsìros, 1997</t>
   </si>
   <si>
     <t>Zsìros T., 1997. Investigation of earthquakes (1400-1899) in Hungary. Internal report for the BEECD project. Seismological Observatory, Budapest, 16 pp.</t>
   </si>
   <si>
     <t>ZSIR006</t>
   </si>
   <si>
     <t>Zsìros, 2006</t>
   </si>
   <si>
     <t>Zsìros T., 2006. Ermellek seismic source zone. Acta Geod. Geoph. Hung., 41, 2, 237-247. https://doi.org/10.1556/AGeod.41.2006.2.8</t>
   </si>
   <si>
     <t>ZSIR008</t>
   </si>
   <si>
     <t>Zsìros, 2008</t>
   </si>
   <si>
     <t>Zsìros T., 2008. Studies on earthquakes in Hungary (1000-1899). NERIES NA4 collaboration's report. Georisk, Budapest.</t>
   </si>
   <si>
-    <t>File downloaded the 25th March 2026 at 16:43 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
+    <t>File downloaded the 15th April 2026 at 06:59 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>