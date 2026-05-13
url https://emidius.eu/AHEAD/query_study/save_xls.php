--- v8 (2026-04-15)
+++ v9 (2026-05-13)
@@ -3335,51 +3335,51 @@
   <si>
     <t>Zsìros, 1997</t>
   </si>
   <si>
     <t>Zsìros T., 1997. Investigation of earthquakes (1400-1899) in Hungary. Internal report for the BEECD project. Seismological Observatory, Budapest, 16 pp.</t>
   </si>
   <si>
     <t>ZSIR006</t>
   </si>
   <si>
     <t>Zsìros, 2006</t>
   </si>
   <si>
     <t>Zsìros T., 2006. Ermellek seismic source zone. Acta Geod. Geoph. Hung., 41, 2, 237-247. https://doi.org/10.1556/AGeod.41.2006.2.8</t>
   </si>
   <si>
     <t>ZSIR008</t>
   </si>
   <si>
     <t>Zsìros, 2008</t>
   </si>
   <si>
     <t>Zsìros T., 2008. Studies on earthquakes in Hungary (1000-1899). NERIES NA4 collaboration's report. Georisk, Budapest.</t>
   </si>
   <si>
-    <t>File downloaded the 15th April 2026 at 06:59 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
+    <t>File downloaded the 13th May 2026 at 13:24 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5132,51 +5132,51 @@
       </c>
       <c r="E63">
         <v>7</v>
       </c>
       <c r="F63">
         <v>7</v>
       </c>
       <c r="G63">
         <v>192</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>199</v>
       </c>
       <c r="B64" t="s">
         <v>200</v>
       </c>
       <c r="C64" t="s">
         <v>201</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
       <c r="H64" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>202</v>
       </c>
       <c r="B65" t="s">
         <v>203</v>
       </c>
       <c r="C65" t="s">
         <v>204</v>
       </c>
       <c r="D65" t="s">
         <v>15</v>
       </c>
       <c r="E65">
         <v>27</v>
       </c>
       <c r="F65">