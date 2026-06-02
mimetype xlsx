--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -3335,51 +3335,51 @@
   <si>
     <t>Zsìros, 1997</t>
   </si>
   <si>
     <t>Zsìros T., 1997. Investigation of earthquakes (1400-1899) in Hungary. Internal report for the BEECD project. Seismological Observatory, Budapest, 16 pp.</t>
   </si>
   <si>
     <t>ZSIR006</t>
   </si>
   <si>
     <t>Zsìros, 2006</t>
   </si>
   <si>
     <t>Zsìros T., 2006. Ermellek seismic source zone. Acta Geod. Geoph. Hung., 41, 2, 237-247. https://doi.org/10.1556/AGeod.41.2006.2.8</t>
   </si>
   <si>
     <t>ZSIR008</t>
   </si>
   <si>
     <t>Zsìros, 2008</t>
   </si>
   <si>
     <t>Zsìros T., 2008. Studies on earthquakes in Hungary (1000-1899). NERIES NA4 collaboration's report. Georisk, Budapest.</t>
   </si>
   <si>
-    <t>File downloaded the 13th May 2026 at 13:24 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
+    <t>File downloaded the 2nd June 2026 at 21:41 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>