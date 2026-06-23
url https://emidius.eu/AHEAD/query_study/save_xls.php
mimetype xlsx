--- v10 (2026-06-02)
+++ v11 (2026-06-23)
@@ -3335,51 +3335,51 @@
   <si>
     <t>Zsìros, 1997</t>
   </si>
   <si>
     <t>Zsìros T., 1997. Investigation of earthquakes (1400-1899) in Hungary. Internal report for the BEECD project. Seismological Observatory, Budapest, 16 pp.</t>
   </si>
   <si>
     <t>ZSIR006</t>
   </si>
   <si>
     <t>Zsìros, 2006</t>
   </si>
   <si>
     <t>Zsìros T., 2006. Ermellek seismic source zone. Acta Geod. Geoph. Hung., 41, 2, 237-247. https://doi.org/10.1556/AGeod.41.2006.2.8</t>
   </si>
   <si>
     <t>ZSIR008</t>
   </si>
   <si>
     <t>Zsìros, 2008</t>
   </si>
   <si>
     <t>Zsìros T., 2008. Studies on earthquakes in Hungary (1000-1899). NERIES NA4 collaboration's report. Georisk, Budapest.</t>
   </si>
   <si>
-    <t>File downloaded the 2nd June 2026 at 21:41 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
+    <t>File downloaded the 23rd June 2026 at 03:41 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>