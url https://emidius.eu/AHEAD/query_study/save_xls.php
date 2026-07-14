--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -3335,51 +3335,51 @@
   <si>
     <t>Zsìros, 1997</t>
   </si>
   <si>
     <t>Zsìros T., 1997. Investigation of earthquakes (1400-1899) in Hungary. Internal report for the BEECD project. Seismological Observatory, Budapest, 16 pp.</t>
   </si>
   <si>
     <t>ZSIR006</t>
   </si>
   <si>
     <t>Zsìros, 2006</t>
   </si>
   <si>
     <t>Zsìros T., 2006. Ermellek seismic source zone. Acta Geod. Geoph. Hung., 41, 2, 237-247. https://doi.org/10.1556/AGeod.41.2006.2.8</t>
   </si>
   <si>
     <t>ZSIR008</t>
   </si>
   <si>
     <t>Zsìros, 2008</t>
   </si>
   <si>
     <t>Zsìros T., 2008. Studies on earthquakes in Hungary (1000-1899). NERIES NA4 collaboration's report. Georisk, Budapest.</t>
   </si>
   <si>
-    <t>File downloaded the 23rd June 2026 at 03:41 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
+    <t>File downloaded the 14th July 2026 at 05:07 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>