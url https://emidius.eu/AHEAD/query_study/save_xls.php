--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -3335,51 +3335,51 @@
   <si>
     <t>Zsìros, 1997</t>
   </si>
   <si>
     <t>Zsìros T., 1997. Investigation of earthquakes (1400-1899) in Hungary. Internal report for the BEECD project. Seismological Observatory, Budapest, 16 pp.</t>
   </si>
   <si>
     <t>ZSIR006</t>
   </si>
   <si>
     <t>Zsìros, 2006</t>
   </si>
   <si>
     <t>Zsìros T., 2006. Ermellek seismic source zone. Acta Geod. Geoph. Hung., 41, 2, 237-247. https://doi.org/10.1556/AGeod.41.2006.2.8</t>
   </si>
   <si>
     <t>ZSIR008</t>
   </si>
   <si>
     <t>Zsìros, 2008</t>
   </si>
   <si>
     <t>Zsìros T., 2008. Studies on earthquakes in Hungary (1000-1899). NERIES NA4 collaboration's report. Georisk, Budapest.</t>
   </si>
   <si>
-    <t>File downloaded the 14th July 2026 at 05:07 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
+    <t>File downloaded the 3rd August 2026 at 08:09 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5089,54 +5089,54 @@
       </c>
       <c r="F61">
         <v>1</v>
       </c>
       <c r="G61">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>193</v>
       </c>
       <c r="B62" t="s">
         <v>194</v>
       </c>
       <c r="C62" t="s">
         <v>195</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62">
         <v>5</v>
       </c>
       <c r="F62">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G62">
-        <v>100</v>
+        <v>146</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>196</v>
       </c>
       <c r="B63" t="s">
         <v>197</v>
       </c>
       <c r="C63" t="s">
         <v>198</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63">
         <v>7</v>
       </c>
       <c r="F63">
         <v>7</v>
       </c>
       <c r="G63">
         <v>192</v>
       </c>
     </row>