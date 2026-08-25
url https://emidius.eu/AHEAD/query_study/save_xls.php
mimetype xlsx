--- v13 (2026-08-03)
+++ v14 (2026-08-25)
@@ -3335,51 +3335,51 @@
   <si>
     <t>Zsìros, 1997</t>
   </si>
   <si>
     <t>Zsìros T., 1997. Investigation of earthquakes (1400-1899) in Hungary. Internal report for the BEECD project. Seismological Observatory, Budapest, 16 pp.</t>
   </si>
   <si>
     <t>ZSIR006</t>
   </si>
   <si>
     <t>Zsìros, 2006</t>
   </si>
   <si>
     <t>Zsìros T., 2006. Ermellek seismic source zone. Acta Geod. Geoph. Hung., 41, 2, 237-247. https://doi.org/10.1556/AGeod.41.2006.2.8</t>
   </si>
   <si>
     <t>ZSIR008</t>
   </si>
   <si>
     <t>Zsìros, 2008</t>
   </si>
   <si>
     <t>Zsìros T., 2008. Studies on earthquakes in Hungary (1000-1899). NERIES NA4 collaboration's report. Georisk, Budapest.</t>
   </si>
   <si>
-    <t>File downloaded the 3rd August 2026 at 08:09 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
+    <t>File downloaded the 25th August 2026 at 02:21 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>