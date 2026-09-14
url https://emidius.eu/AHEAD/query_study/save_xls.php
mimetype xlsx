--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -3335,51 +3335,51 @@
   <si>
     <t>Zsìros, 1997</t>
   </si>
   <si>
     <t>Zsìros T., 1997. Investigation of earthquakes (1400-1899) in Hungary. Internal report for the BEECD project. Seismological Observatory, Budapest, 16 pp.</t>
   </si>
   <si>
     <t>ZSIR006</t>
   </si>
   <si>
     <t>Zsìros, 2006</t>
   </si>
   <si>
     <t>Zsìros T., 2006. Ermellek seismic source zone. Acta Geod. Geoph. Hung., 41, 2, 237-247. https://doi.org/10.1556/AGeod.41.2006.2.8</t>
   </si>
   <si>
     <t>ZSIR008</t>
   </si>
   <si>
     <t>Zsìros, 2008</t>
   </si>
   <si>
     <t>Zsìros T., 2008. Studies on earthquakes in Hungary (1000-1899). NERIES NA4 collaboration's report. Georisk, Budapest.</t>
   </si>
   <si>
-    <t>File downloaded the 25th August 2026 at 02:21 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
+    <t>File downloaded the 14th September 2026 at 04:23 from European Archive of Historical EArthquake Data, https://www.emidius.eu/AHEAD/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>